--- v0 (2025-12-06)
+++ v1 (2026-04-25)
@@ -54,763 +54,763 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Océlio Cesar Ferreira Leite</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_298_2023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_298_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 160/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_299_2023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_299_2023.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei nº.250/2021 que instituiu o Regime de Previdência Complementar no âmbito do Município de São Tomé e dá outras providências.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/16/projeto__de_lei_300_2023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/16/projeto__de_lei_300_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 73-A DA LEI MUNICIPAL 031/2021 - ESTATUTO DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>Silvana de Fatima Cossi Hernandes</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_3042023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_3042023.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO DOS DIREITOS DA PESSOA COM TRANSTORNO DE ESPECTRO AUTISTA NO MUNICÍPIO DE SÃO TOMÉ, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_3062023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_3062023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei Municipal 140 de 25 de Outubro de 2017_x000D_
 e a criação do Serviço de Inspeção Municipal de Produtos de Origem Animal (SIM/POA).</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_3072023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_3072023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Apoio aos Produtores Rurais e Agricultores Familiares do município de São Tomé-Pr, na implantação de pomares de MARACUJÁ.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/34/projeto_de_lei_3082023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/34/projeto_de_lei_3082023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PAGAMENTO DE PLANTÕES PARA OS SERVIDORES OCUPANTES DOS CARGOS DE MOTORISTA, ENFERMEIRO, ENFERMEIRO II, TÉCNICO EM ENFERMAGEM, TÉCNICO EM ENFERMAGEM II, MÉDICO CLÍNICO GERAL E MÉDICO CLÍNICO GERAL II DA SECRETARIA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE SÃO TOMÉ, PARANÁ</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/141/projeto_de_lei_3102023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/141/projeto_de_lei_3102023.pdf</t>
   </si>
   <si>
     <t>Institui o programa de incentivo bolsa atleta e bolsa técnico no âmbito do Município de São Tomé, autoriza a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/142/projeto_de_lei_3112023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/142/projeto_de_lei_3112023.pdf</t>
   </si>
   <si>
     <t>Promove alteração na Lei 039/2015 e dá outras providências</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/143/projeto_de_lei_3122023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/143/projeto_de_lei_3122023.pdf</t>
   </si>
   <si>
     <t>Promove a mudança de regime dos empregos públicos criados através da Lei nº 22/2014 para servidores estatutários e dá outras providências.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/144/projeto_de_lei_3132023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/144/projeto_de_lei_3132023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a identificação dos veículos automotores oficiais, locados e cedidos, no âmbito do Município de São Tomé, estado do Paraná.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/145/projeto_de_lei_3142023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/145/projeto_de_lei_3142023.pdf</t>
   </si>
   <si>
     <t>Cede em forma de Comodato veículo de propriedade do Município de São Tomé para APRORURAIS - Associação dos Produtores Rurais de São Tomé - CNPJ nº 10.897.003/0001-14 e dá outras providências.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/151/projeto_de_lei_3162023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/151/projeto_de_lei_3162023.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do município de São Tomé, Estado do Paraná, e autoriza a abertura de crédito adicional especial no orçamento em vigor, inclui ações no PPA Lei 256/2021, inclui metas na LDO Lei 276/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_3172023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_3172023.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal  de proteção aos animais e cria o programa permanente de controle populacional de cães e gatos e assistência médica veterinária a animais em situação de urgência e emergência, sejam eles vitimas de atropelamentos ou maus tratos ações serão acompanhadas de atividades educativas sobre posse do responsável e dá outras providências.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_3212023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_3212023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do município de São Tomé a complementar o vencimento do professor, do professor de educação infantil, do agente comunitário de saúde, do agente de combate a endemias, do enfermeiro, do técnico de enfermagem e do técnico de enfermagem II, de modo de atender a Legislação Federal e dá outras providências.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_322_2023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_322_2023.pdf</t>
   </si>
   <si>
     <t>Ratifica o Termo de Cessão de uso de Bem Imóvel que entre si fazem o município de São Tomé e a APRORURAIS - Associação dos Produtores Rurais de São Tomé - CNPJ nº 10.897.003/0001-14 como colaboração no desenvolvimento de atividades Programáticas da Associação.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_3242023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_3242023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alienar títulos de dívida agrária - TDA, de propriedade do Município de São Tomé-Pr, custodiados no Banco do Brasil S/A e dá outras providências.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_3252023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_3252023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito com a Agência de Fomento do Paraná S/A e dá outras providências.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_3262023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_3262023.pdf</t>
   </si>
   <si>
     <t>Altera a nomenclatura dos cargos de "Médico Clínico Geral " e "Médico Clínico Geral II" no inteiro teor da Lei 309/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/165/projeto_de_lei_3272023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/165/projeto_de_lei_3272023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão do artigo 13-A na Lei Municipal nº 104/2016 e dá outras providências.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>CJLRFO - Comissão de Justiça, Legislação Redação Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/168/projeto_de_lei_3282023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/168/projeto_de_lei_3282023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL PARA A LEGISLATURA 2025/2028 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/169/projeto_de_lei_3292023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/169/projeto_de_lei_3292023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO DO PREFEITO, VICE-PREFEITO, CHEFE DE GABINETE DO EXECUTIVO E DOS OUTROS SECRETÁRIOS MUNICIPAIS PARA A GESTÃO 2025/2028 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/173/projeto_de_lei_3312023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/173/projeto_de_lei_3312023.pdf</t>
   </si>
   <si>
     <t>Institui o IPTU premiado para o ano de 2024 e da outras providências</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/175/projeto_de_lei_3332023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/175/projeto_de_lei_3332023.pdf</t>
   </si>
   <si>
     <t>Concede permissão de uso de Imóvel Municipal de área de propriedade do Município de São Tomé para a empresa CONCREMAXX ARTEFATOS DE CIMENTO LTDA - CNPJ Nº 22.214.717/0001-79 e dá outras providências.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_de_lei_3342023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_de_lei_3342023.pdf</t>
   </si>
   <si>
     <t>Concede permissão de uso de Imóvel Municipal de área de propriedade do Município de São Tomé para a empresa VANESSA LEMES DA SILVA JESUS 06744552902 - CNPJ Nº 30.727.396/0001-34 e dá outras providências.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_3352023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_3352023.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse mensal de auxílio- transporte a estudantes matriculados em cursos superiores de graduação, ensino técnico ou curso preparatórios para vestibular e dá outras providências.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_lei_3362023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_lei_3362023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre equiparação dos vencimentos do valor inicial cargo de professor, com valor inicial do cargo de professor na proporcionalidade de carga horária de cada cargo e da outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_complementar_041_2023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_complementar_041_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 002/2005 (Estatuto dos Servidores Públicos e dá outras providências.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_complementar_042_2023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_complementar_042_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE E REVISÃO GERAL ANUAL, A TÍTULO DE REPOSIÇÃO INFLACIONÁRIA, PREVISTA NO ART. 37, INCISO X DA CONSTITUIÇÃO FEDERAL, PELA APLICAÇÃO DO ÍNDICE DE 7,00% REFERENTE A 5,77% CORRESPONDENTE A RECOMPOSIÇÃO DA INFLAÇÃO MEDIDA PELO ÍNDICE NACIONAL DE PREÇOS AO CONSUMIDOR AMPLO (IPCA) E 1,23% DE AUMENTO REAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_complementar_0432023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_complementar_0432023.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 68-A DO CÓDIGO TRIBUTÁRIO MUNICIPAL (LEI 027/99) QUE REGULA A ISENÇÃO FISCAL DE IPTU PARA APOSENTADOS E PENSIONISTAS QUE ATENDAM REGRAS ESPECÍFICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/146/projeto_de_lei_complementar_0442023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/146/projeto_de_lei_complementar_0442023.pdf</t>
   </si>
   <si>
     <t>Promove alteração na Lei Complementar 002/2005 e dá outras providências.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/147/projeto_de_lei_complementar_0452023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/147/projeto_de_lei_complementar_0452023.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei 030/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_complementar_0462023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_complementar_0462023.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei Complementar 030/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_resolucao_001_2023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_resolucao_001_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E REAJUSTE COM AUMENTO REAL À REMUNERAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/12/projeto_de_decreto_legislativo_001_2023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/12/projeto_de_decreto_legislativo_001_2023.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Poder Executivo Municipal, referentes ao exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_decreto_legislativo_002-23.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_decreto_legislativo_002-23.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PODER EXECUTIVO MUNICIPAL, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Claudemir Marcelino Louzada</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_001_2023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_001_2023.pdf</t>
   </si>
   <si>
     <t>Requer que as Secretarias Municipais façam a divulgação prévia de suas atividades para a população através de páginas do Facebook, Instagram, Rádios Comunitárias e Rádios Online do município.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_002_2023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_002_2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo que determine a realização de serviços de poda na arborização e reparos na iluminação pública no final da Rua Umuarama, no conjunto Pôr do Sol.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_003_2023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_003_2023.pdf</t>
   </si>
   <si>
     <t>Requer o envio de ofício ao Poder Executivo, indicando melhorias no acesso à Estrada Bortolossi, alargando a margem direita da PR-498, no sentido São Tomé/Japurá, nivelando o local com cascalhos.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Antonio Marcelino Favoreto</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/24/indicacao_004_2023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/24/indicacao_004_2023.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando que realize o recape da Rua Jussara, no trecho compreendido entre o Pátio Rodoviário e o CMEI Casa de Davi.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/25/indicacao_005_2023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/25/indicacao_005_2023.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando que determine a divulgação dos números de telefone de plantão do serviço municipal de saúde.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/27/indicacao_0062023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/27/indicacao_0062023.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras, determinar que os portões das escolas permaneçam fechados, determina que seja realizado reforços das estruturas de muros e grades</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Paulo Cesar Raddi</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/28/indicacao_0072023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/28/indicacao_0072023.pdf</t>
   </si>
   <si>
     <t>Realizar melhorias e investimentos nas praças do Conjunto São marcos e Conjunto Novo Horizonte.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Claudemir Marcelino Louzada, Paulo Augusto Goya</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/61/indicacao_0082023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/61/indicacao_0082023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA IMPLEMENTAÇÃO DE SISTEMA DE AVALIAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/137/indicacao_0092023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/137/indicacao_0092023.pdf</t>
   </si>
   <si>
     <t>Viabiliza a alteração do local CEMI Sonho Mágico para o imóvel localizado na esquina da Rua Marabá com a Rua Concórdia.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/138/indicacao_0102023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/138/indicacao_0102023.pdf</t>
   </si>
   <si>
     <t>Viabiliza a colocação de grama sintética no Parquinho Infantil situado no Parquinho Infantil situado no Estádio Municipal, em lateral da Rua Jussara.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/139/indicacao_0112023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/139/indicacao_0112023.pdf</t>
   </si>
   <si>
     <t>Realizar a manutenção, reparos e melhorias na Pista de Malha Chico Baiano, especialmente no que se refere ao conserto de seu portão de entrada e fechadura do banheiro, bem como colocação de iluminação noturna e câmeras de segurança.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/140/indicacao_0122023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/140/indicacao_0122023.pdf</t>
   </si>
   <si>
     <t>Realizar a manutenção e melhorias no Parquinho da praça localizada na esquina da Rua Valdomiro Assalim com a Rua Nilson José dos Santos.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/148/indicacao_0132023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/148/indicacao_0132023.pdf</t>
   </si>
   <si>
     <t>Viabiliza a disponibilidade de um(a) servidor(a) como acompanhante de apoio às crianças dentro do ônibus de transporte escolar</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/152/indicacao_0142023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/152/indicacao_0142023.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação de estradas rurais que será possibilitada com a aprovação do Projeto de Lei Ordinária nº. 315/2023 dê prioridade para as Estradas Vicinais com agricultores familiares voltada para o Turismo Rural, como por exemplo a Estrada Peres, Estrada Araújo e Estrada Cachoeira.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/155/indicacao_0152023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/155/indicacao_0152023.pdf</t>
   </si>
   <si>
     <t>Determina a realização de manutenção da iluminação pública existente na localidade conhecida como "Casinhas da Usina".</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_0162023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_0162023.pdf</t>
   </si>
   <si>
     <t>Viabiliza a extensão da rede de iluminação pública na Rua Jussara, em toda a extensão lateral do Estádio Municipal, até a esquina com a Rua das Indústrias, e na Rua Pedro Nicheli, no Conjunto Primavera, no trecho em frente à Área Institucional daquela localidade.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/172/indicacao_0172023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/172/indicacao_0172023.pdf</t>
   </si>
   <si>
     <t>Disponibilizar e organizar a parte dos fundos da Escola Municipal 25 de Julho em formato de estacionamento, destinado aos veículos dos Professores e demais servidores de referida escola.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/177/indicacao_0182023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/177/indicacao_0182023.pdf</t>
   </si>
   <si>
     <t>Indica que tome providências com relação ao descarte de lixo na Área de Triagem localizada na Estrada Boa Sorte.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/181/indicacao_0192023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/181/indicacao_0192023.pdf</t>
   </si>
   <si>
     <t>Indica que determine o reparo das linhas de telefone fixo da saúde do município de São Tomé.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Antonio Marcelino Favoreto, Claudemir Marcelino Louzada, Edson Pinheiro de Jesus, Paulo Cesar Raddi</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/150/mocao_0012023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/150/mocao_0012023.pdf</t>
   </si>
   <si>
     <t>Moção de apoio aos nobres parlamentares em face da iminente legalização do aborto por meio da ADPF 442 pelo STF, afim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo, além da defesa do princípio republicano da Separação de Poderes e do sistema de Freios e Contrapeso, consagrados no texto constitucional.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/153/emenda_modificativa_001-2023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/153/emenda_modificativa_001-2023.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do artigo 4º do Projeto de Lei Complementar  Nº 044/2023.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/154/emenda_modificativa_002-2023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/154/emenda_modificativa_002-2023.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do artigo 9º do Projeto de Lei Complementar Nº 044/2023.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/159/redacao_final_projeto_de_lei_complementar_0442023.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/159/redacao_final_projeto_de_lei_complementar_0442023.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei Complementar 044/2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1117,68 +1117,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_298_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_299_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/16/projeto__de_lei_300_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_3042023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_3062023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_3072023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/34/projeto_de_lei_3082023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/141/projeto_de_lei_3102023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/142/projeto_de_lei_3112023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/143/projeto_de_lei_3122023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/144/projeto_de_lei_3132023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/145/projeto_de_lei_3142023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/151/projeto_de_lei_3162023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_3172023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_3212023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_322_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_3242023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_3252023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_3262023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/165/projeto_de_lei_3272023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/168/projeto_de_lei_3282023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/169/projeto_de_lei_3292023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/173/projeto_de_lei_3312023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/175/projeto_de_lei_3332023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_de_lei_3342023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_3352023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_lei_3362023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_complementar_041_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_complementar_042_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_complementar_0432023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/146/projeto_de_lei_complementar_0442023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/147/projeto_de_lei_complementar_0452023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_complementar_0462023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_resolucao_001_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/12/projeto_de_decreto_legislativo_001_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_decreto_legislativo_002-23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_001_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_002_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_003_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/24/indicacao_004_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/25/indicacao_005_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/27/indicacao_0062023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/28/indicacao_0072023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/61/indicacao_0082023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/137/indicacao_0092023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/138/indicacao_0102023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/139/indicacao_0112023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/140/indicacao_0122023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/148/indicacao_0132023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/152/indicacao_0142023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/155/indicacao_0152023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_0162023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/172/indicacao_0172023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/177/indicacao_0182023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/181/indicacao_0192023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/150/mocao_0012023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/153/emenda_modificativa_001-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/154/emenda_modificativa_002-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/159/redacao_final_projeto_de_lei_complementar_0442023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_298_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_299_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/16/projeto__de_lei_300_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_3042023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_3062023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_3072023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/34/projeto_de_lei_3082023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/141/projeto_de_lei_3102023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/142/projeto_de_lei_3112023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/143/projeto_de_lei_3122023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/144/projeto_de_lei_3132023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/145/projeto_de_lei_3142023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/151/projeto_de_lei_3162023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_3172023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_3212023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_322_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_3242023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_3252023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_3262023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/165/projeto_de_lei_3272023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/168/projeto_de_lei_3282023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/169/projeto_de_lei_3292023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/173/projeto_de_lei_3312023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/175/projeto_de_lei_3332023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_de_lei_3342023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_3352023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_lei_3362023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_complementar_041_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_complementar_042_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_complementar_0432023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/146/projeto_de_lei_complementar_0442023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/147/projeto_de_lei_complementar_0452023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_complementar_0462023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_resolucao_001_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/12/projeto_de_decreto_legislativo_001_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_decreto_legislativo_002-23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_001_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_002_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_003_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/24/indicacao_004_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/25/indicacao_005_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/27/indicacao_0062023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/28/indicacao_0072023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/61/indicacao_0082023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/137/indicacao_0092023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/138/indicacao_0102023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/139/indicacao_0112023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/140/indicacao_0122023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/148/indicacao_0132023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/152/indicacao_0142023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/155/indicacao_0152023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_0162023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/172/indicacao_0172023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/177/indicacao_0182023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/181/indicacao_0192023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/150/mocao_0012023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/153/emenda_modificativa_001-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/154/emenda_modificativa_002-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2023/159/redacao_final_projeto_de_lei_complementar_0442023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="91.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>