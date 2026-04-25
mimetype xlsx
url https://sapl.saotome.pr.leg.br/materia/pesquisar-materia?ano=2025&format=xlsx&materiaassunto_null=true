--- v1 (2026-01-21)
+++ v2 (2026-04-25)
@@ -54,1057 +54,1057 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>João Paulo Travassos Raddi</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_3632025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_3632025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Recuperação Fiscal - REFIS 2025, no município de São Tomé/Pr, e dá outras providências.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_3642025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_3642025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para concessão de uso de três imóveis de propriedade do município e dá outras providências.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/230/projeto_de_lei_3652025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/230/projeto_de_lei_3652025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição do défict técnico atuarial para obtenção do equilíbrio financeiro e atuarial do Fundo de Previdência Social dos Servidores Públicos do Município de São Tomé - Funprest e dá outras providências.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_3662025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_3662025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover leilão para alienar veículos, sucatas e bens inservíveis de propriedade da Prefeitura Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_3672025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_3672025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 12, de 07 de maio de 2014, que dispõe sobre viagem a serviço e concessão de diárias aos servidores dos órgãos da administração pública direta e indireta do Município de São Tomé e dá outras providências.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/246/projeto_de_lei_3682025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/246/projeto_de_lei_3682025.pdf</t>
   </si>
   <si>
     <t>Altera o número de vagas no cargo de tratorista na Lei nº 039/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_3692025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_3692025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial no orçamento em vigor, e dá outras providências.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_3702025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_3702025.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei nº 039/2015, e dá outras providências.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_3712025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_3712025.pdf</t>
   </si>
   <si>
     <t>Promove alteração na Lei 039/2015, e dá outras providências.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_3722025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_3722025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de São Tomé/PR a abrir licitação na modalidade Chamamento Público visando ao credenciamento de empresas de tecnologia e internet interessadas na utilização gratuita de torres estatais de propriedade municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/261/projeto_de_lei_3732025_ldo.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/261/projeto_de_lei_3732025_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o Exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_n_374_2025_-_abre_credito_adicional_especial.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_n_374_2025_-_abre_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial no orçamento em vigor, inclui ações no PPA Lei nº 256/2021, e inclui metas na LDO Lei nº 344/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/266/projeto_de_lei_3752025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/266/projeto_de_lei_3752025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do Plano Municipal de Educação regulamentado pela Lei nº 44 de 22 de Junho de 2015.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_3762025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_3762025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de São Tomé a conceder Subsídio Tarifário Orçamentário para a manutenção do transporte de passageiros no trecho entre São Tomé a Cianorte, e dá outras providências.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_3772025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_3772025.pdf</t>
   </si>
   <si>
     <t>Altera o Perímetro Urbano do Município de São Tomé/Pr para incluir 2.174,50 metros quadrados da área localizada na zona rural, lote nº 188-A-2-A, Gleba dos Sutis, São Tomé, Pr, Matrícula 43.837, registrato junto ao Registro de Imóveis 2º Ofício de Cianorte-Pr.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_3782025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_3782025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a abertura de crédito adicional especial no orçamento em vigor, inclui ações no PPA Lei nº 256/2021, e inclui metas na LDO Lei nº 344/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_3792025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_3792025.pdf</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_3802025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_3802025.pdf</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_3812025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_3812025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional no orçamento em vigor, inclui ações no PPA Lei nº 256/2021, e inclui metas da LDO Lei nº 344/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_3822025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_3822025.pdf</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_lei_3832025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_lei_3832025.pdf</t>
   </si>
   <si>
     <t>Altera os artigos  35 a 35L da Lei Municipal nº 31/2011 (Estatuto do Magistério Público Municipal de São Tomé/PR), que dispõe sobre o processo de escolha de diretores escolares, e dá outras providências.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_3842025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_3842025.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei 039/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_3852025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_3852025.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de direito real de uso de Imóvel de propriedade do Município de São Tomé, mediante Concorrência Pública, e dá outras providências.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_3862025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_3862025.pdf</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_lei_3872025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_lei_3872025.pdf</t>
   </si>
   <si>
     <t>Promove a mudança de Regime dos Empregos Públicos criados através da Lei nº 22/2014 para servidores Estatutários e dá outras providências.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_lei_3882025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_lei_3882025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o incentivo ao Turismo Religioso no âmbito Municipal de São Tomé-Pr.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_lei_3892025_ppa_2026-2029.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_lei_3892025_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá outras providências.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_3902025_loa.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_3902025_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de São Tomé para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_lei_3912025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_lei_3912025.pdf</t>
   </si>
   <si>
     <t>Autoriza a constituição do Fundo Municipal de Saneamento Básico e Ambiental do Município de São Tomé/PR e dá outras providências.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_lei_3922025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_lei_3922025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 355/2025, que dispõe sobre a instituição do Programa de Recuperação Fiscal - REFIS 2025, no município de São Tomé/PR, prorrogando os prazos de adesão e de pagamento à vista.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_lei_n_393_2025_-_abre_credito_adicional_especial.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_lei_n_393_2025_-_abre_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial no orçamento em vigor, inclui ações no PPA Lei nº 256/2021, e inclui metas na LDO Lei nº 344/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/292/projeto_de_lei_3942025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/292/projeto_de_lei_3942025.pdf</t>
   </si>
   <si>
     <t>Cria e implanta a coordenadoria Municipal de Políticas Públicas para as mulheres, e dá outras providências.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_3952025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_3952025.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal dos Direitos da Mulher - CMDM, e o Fundo Municipal dos Direitos da Mulher - FMDM, e dá outras providências.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_3962025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_3962025.pdf</t>
   </si>
   <si>
     <t>Institui o IPTU premiado para o ano de 2026 e da outras providências.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/295/projeto_de_lei_3972025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/295/projeto_de_lei_3972025.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre Estado do Paraná e os Municípios do Estado do Paraná subscritores, com a finalidade de formalizar a constituição e adequação do Consórcio Intergestores Paraná Saúde - CIPS aos termos do regime previsto na Lei Federal nº 11.107/2005 e suaregulamentação, voltado ao desenvolvimento de ações na área da assistência farmacêutica no âmbito do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/296/projeto_de_lei_3992025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/296/projeto_de_lei_3992025.pdf</t>
   </si>
   <si>
     <t>Reorganiza a estrutura administrativa da Prefeitura Municipal de São Tomé, altera a Lei Municipal nº 104/2016 e dá outras providências.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_4002025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_4002025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 39/2015, para adequar o Regime Remuneratório e o sistema de progressão funcional dos Agentes Comunitários de Saúde e dos Agentes de Combate a Endemias às disposições da Emenda Constitucional nº 120/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_4012025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_4012025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação parcial da área institucional denominada "PM I", integrante da matrícula nº 13.826, e dá outras providências.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_4022025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_4022025.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei Municipal nº 272/2022, que dispõe sobre a estrutura do Sistema Municipal de Cultura, e dá outras providências.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/299/projeto_de_lei_4032025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/299/projeto_de_lei_4032025.pdf</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_lei_4042025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_lei_4042025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Esporte e Lazer (CMEL), do Sistema Municipal de Esporte e Lazer (SMELST), assim como da criação do Fundo Municipal de Esporte e Lazer (FMELST) de São Tomé, Paraná.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_4052025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_4052025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 330/2023, que autoriza o repasse mensal de auxílio-transporte a estudantes, para adequar a execução do Programa à modalidade de ticket eletrônico e dá outras providências.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_4062025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_4062025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Inovação, Ciência e Tecnologia, cria o Conselho Municipal de Ciência, Inovação e Tecnologia, cria o Fundo Municipal de Ciência, Inovação e Tecnologia e estabelece medidas de incentivo à inovação, à pesquisa e ao desenvolvimento científico e tecnológico, visando a consolidação do Ecossistema de inovação e tecnologia do Município de São Tomé e dá outras providências.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/307/projeto_de_lei_4072025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/307/projeto_de_lei_4072025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de São Tomé a adquirir imóvel destinado à implantação do Parque Industrial e dá outras providências.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_lei_4082025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_lei_4082025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover leilão para alienar veiculos, sucatas e bens inserviveis de propriedade da Prefeitura Municipal_x000D_
 e da outras providências.”</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/235/projeto_de_lei_complementar_0532025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/235/projeto_de_lei_complementar_0532025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste salarial dos servidores públicos do município de São Tomé, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_complementar_0542025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_complementar_0542025.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 186 da Lei nº 038, de 5 de Setembro de 2006, para incluir o ANEXO III contendo o mapa com a denominação histórica das estradas rurais.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lei_complementar_0552025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lei_complementar_0552025.pdf</t>
   </si>
   <si>
     <t>Altera o Perímetro Urbano do Município de São Tomé/PR para incluir 2.174,50 metros quadrados da área localizada na zona rural, lote nº 188-A-2-A, Gleba dos Sutis, São Tomé, Pr, matrícula 43.837, registrado junto ao registro de imóveis 2º Ofício de Cianorte-PR.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_resolucao_0012025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_resolucao_0012025.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual à remuneração dos servidores do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CJLRFO - Comissão de Justiça, Legislação Redação Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_decreto_legislativo_012025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_decreto_legislativo_012025.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Poder Executivo Municipal, referente ao Exercício Financeiro de 2.023.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Erivaldo da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_012025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_012025.pdf</t>
   </si>
   <si>
     <t>Requer que solicite que informe o acesso eletrônico por onde estão sendo divulgadas as informações determinadas pela Lei 343/2024, que dispõe sobre a obrigatoriedade de divulgação de listagens de pacientes que aguardam por consultas com especialistas, exames, cirurgias e outros procedimentos na rede pública municipal de São Tomé e dá outras providências.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Silvana de Fatima Cossi Hernandes</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_022025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_022025.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe um Ofício à Companhia Paranaense de Energia - COPEL, solicitando as seguintes informações: quais os motivos técnicos e/ou operacionais que têm provocado as quedas de energia no município; as providências que estão sendo adotadas para solucionar o problema: e os canais de atendimento disponíveis para que os consumidores possam apresentar reclamações e/ou solicitar indenizações por eventuais prejuízos causados por essas falhas.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_001_2025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_001_2025.pdf</t>
   </si>
   <si>
     <t>Indica para que tome providências no sentido de determinar que sejam realizados serviços de pintura dos redutores de velocidade, dos meios-fios e das placas de sinalização vertical das vias de nosso município.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Everton Manzotti</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_002_2025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_002_2025.pdf</t>
   </si>
   <si>
     <t>Indica que encaminhe a esta Casa de Leis um projeto de lei visando autorizar a redução em parte da jornada de trabalho para os servidores públicos municipais que sejam pais/responsáveis para acompanhamento de pessoas com deficiência, e dá outras providências.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_003_2025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_003_2025.pdf</t>
   </si>
   <si>
     <t>Indica que viabilize a instalação de bebedouros públicos, com água potável, para consumo gratuito pelos munícipes em locais de prática de atividades ao ar livre ou não, tais como: ginásio de esportes, praças públicas, estádio municipal, pistas de caminhada e outras áreas que possam vir a ser construídas com esse fito pelo poder público.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Marcos Lopes (Marcão da Saúde)</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_0042025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_0042025.pdf</t>
   </si>
   <si>
     <t>Indica que encaminhe a esta Casa de Leis um projeto de lei visando instituir no município de São Tomé um "Kit Lanche", a ser fornecido gratuitamente para os pacientes que utilizam do transporte do município para a realização de consultas, exames e/ou outros procedimentos de saúde em outros municípios.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_0052024.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_0052024.pdf</t>
   </si>
   <si>
     <t>Indica que viabilize a destinação em de um veículo para atender exclusivamente os pacientes que estejam em tratamento de câncer; que utilizem bolsa de colostomia e/ou sonda para alimentação; autista; e outras situações específicas em que o paciente esteja bastante debilitado, quando de seus deslocamentos para as cidades circunvizinhas.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_0062025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_0062025.pdf</t>
   </si>
   <si>
     <t>Indica que providencie câmeras de segurança para serem instaladas em pontos estratégicos da cidade.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_0072025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_0072025.pdf</t>
   </si>
   <si>
     <t>Indica que viabilize a substituição dos atuais pontos de ônibus de nossa cidade, por outros que promovam maior qualidade à população, especialmente no que diz respeito a abriga-los em dias de chuva ou sol forte.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/240/indicacao_0082025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/240/indicacao_0082025.pdf</t>
   </si>
   <si>
     <t>Indica que instale câmeras de segurança no interior e nos arredores do cemitério municipal.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao_0092025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao_0092025.pdf</t>
   </si>
   <si>
     <t>Indica que providencie funcionários do quadro próprio para função de MONITORES em ônibus escolar urbano e PORTEIROS (vigias) nas escolas municipais.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/242/indicacao_0102025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/242/indicacao_0102025.pdf</t>
   </si>
   <si>
     <t>Indica que proceda os esforços necessários para instalação de um mastro na sede do Poder Executivo Municipal, para hasteamento das bandeiras do Brasil, do Paraná e de São Tomé.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_0112025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_0112025.pdf</t>
   </si>
   <si>
     <t>Indica que viabilize a implantação de uma rotatória no encontro das ruas Anivaldo Lopes, Jussara, Malu e Floresta, com o objetivo de organizar o trânsito e reduzir os acidentes na região.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Erivaldo da Cruz, Everton Manzotti, Francisco Marinho Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_0122025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_0122025.pdf</t>
   </si>
   <si>
     <t>Indica que viabilize a aquisição de uniforme completo de trabalho aos funcionários da secretaria de agricultura e para os funcionários do Pátio rodoviário.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_0132025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_0132025.pdf</t>
   </si>
   <si>
     <t>Indica que instale câmeras em salas de aula da Escola Municipal 25 de Julho e nos CEMEIS Casa de Davi e Sonho Mágico.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_0142025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_0142025.pdf</t>
   </si>
   <si>
     <t>Indica que instale placas de identificação das localidades e dos principais pontos de referência da cidade (como cemitério, igrejas, escolas e postos de atendimento à saúde) e providência a manutenção dos postes que identificam o nome das ruas, que atualmente se encontram deterioridadas devido à falta de pintura e conservação</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao_0152025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao_0152025.pdf</t>
   </si>
   <si>
     <t>Indica que adote medidas para a revitalização do parque situado na Rua Jussara, ao lado do Estádio Municipal, realizando a manutenção e melhorias  na estrutura do espaço, a colocação de grama sintética para facilitar a conservação do local e a designação de um servidor responsável por sua manutenção, incluindo abertura, fechamento e conservação do ambiente.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_0162025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_0162025.pdf</t>
   </si>
   <si>
     <t>Indica que adote providências para ampliar a carga horária destinada à hora-atividade dos professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_0172025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_0172025.pdf</t>
   </si>
   <si>
     <t>Indica que adote providências para a roçada e limpeza do Trevo do Bigão, bem como p plantio de flores rasteiras no local, visando melhorar a aparência da entrada da cidade sem comprometer a avisibilidade dos condutores.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_0182025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_0182025.pdf</t>
   </si>
   <si>
     <t>Indica que viabilize o recapeamento das ruas da nossa cidade, especialmente as Ruas Marabá e Bolivar.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_0192025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_0192025.pdf</t>
   </si>
   <si>
     <t>Indica que ISENTE do pagamento de IPTU (Imposto Predial Territorial Urbano) às pessoas com Autismo - (Transtorno do espectro autista) e sua família, que sejam proprietárias de um único imóvel e que possuem renda familiar per capita de até 2 salários mínimos.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Allan Marinho</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_020_2025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_020_2025.pdf</t>
   </si>
   <si>
     <t>Indica que realize a poda de árvores de nosso município e, posteriormante, triture os ganhos retirados, destinando-os aos agricultores, especilamente aqueles voltados ao cultivo do morango e hortifrúti em geral.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_0212025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_0212025.pdf</t>
   </si>
   <si>
     <t>Indica que inclua na proposta pedagógica da rede municipal de ensino temas relacionados à causa animal.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_022_2025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_022_2025.pdf</t>
   </si>
   <si>
     <t>Indica que adquira uma nova Tenda Piramidal 6x5 (Cobertura e Estrutura) com tamanho proporcional a outra já existente no município.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Tida</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_0232025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_0232025.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita a cobertura dos buracos em diversas ruas do Município.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/268/indicacao_0242025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/268/indicacao_0242025.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito estudo para viabilização da criação de horário especial que abranja os servidores que tenham filhos com necessidades especiais, conforme estabelecido em Lei Federal.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_0252025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_0252025.pdf</t>
   </si>
   <si>
     <t>Indica que viabilize a sinalização vertical das ruas do bairro Kairós, com identificação do nome das ruas nos postes e colocação de placas de trânsito.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Adailton de Oliveira, Allan Marinho, Everton Manzotti, Francisco Marinho Bezerra, José Maria Mansotti, Marcos Lopes (Marcão da Saúde), Samuel Ferreti, Silvana de Fatima Cossi Hernandes, Tida</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/270/mocao_de_apoio_012025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/270/mocao_de_apoio_012025.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio visando o encaminhamento de expediente à Presidência da República; ao Ministério da Educação; aos Gabinetes das Presidências do Senado Federal e da Câmara dos Deputados; à Federação Nacional das APAEs (FENAPAES) e à APAE de São Tomé, para que recebam como manifestação de vontade do Povo de São Tomé, expressa por meio de seus representantes legitimamente eleitos, no sentido de externar o APOIO IRRESTRITO às Associações de Pais e Amigos dos Excepcionais - APAEs e instituições congêneres, diante da grave ameaça à continuidade de seus serviços, caso se concretize a proposta de unificação da educação especial com a educaçãoregular e a consequente suspensão de repasses públicos específicos.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/301/proposta_de_emenda_a_lei_organica_municipal_012025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/301/proposta_de_emenda_a_lei_organica_municipal_012025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito de férias ao Prefeito Municipal.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/244/projeto_de_lei_substitutivo_3662025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/244/projeto_de_lei_substitutivo_3662025.pdf</t>
   </si>
   <si>
     <t>Substitutivo do Projeto de Lei 366/2025, que autoriza o Poder Executivo a promover leilão para alienar veículos, sucatas e bens inservíveis de propriedade da Prefeitura Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/305/3..._projeto_de_lei_no_389___2025_-_ppa_2026-2029_em_andamento_-_alterado_pela_lei_383-2025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/305/3..._projeto_de_lei_no_389___2025_-_ppa_2026-2029_em_andamento_-_alterado_pela_lei_383-2025.pdf</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/306/4..._projeto_de_lei_no_390___2025_-_lei_orcamentaria_anual_-_loa_2026_-_alterado_pela_lei_383-2025.pdf</t>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/306/4..._projeto_de_lei_no_390___2025_-_lei_orcamentaria_anual_-_loa_2026_-_alterado_pela_lei_383-2025.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1408,68 +1408,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_3632025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_3642025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/230/projeto_de_lei_3652025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_3662025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_3672025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/246/projeto_de_lei_3682025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_3692025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_3702025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_3712025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_3722025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/261/projeto_de_lei_3732025_ldo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_n_374_2025_-_abre_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/266/projeto_de_lei_3752025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_3762025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_3772025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_3782025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_3792025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_3802025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_3812025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_3822025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_lei_3832025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_3842025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_3852025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_3862025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_lei_3872025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_lei_3882025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_lei_3892025_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_3902025_loa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_lei_3912025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_lei_3922025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_lei_n_393_2025_-_abre_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/292/projeto_de_lei_3942025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_3952025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_3962025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/295/projeto_de_lei_3972025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/296/projeto_de_lei_3992025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_4002025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_4012025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_4022025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/299/projeto_de_lei_4032025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_lei_4042025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_4052025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_4062025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/307/projeto_de_lei_4072025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_lei_4082025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/235/projeto_de_lei_complementar_0532025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_complementar_0542025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lei_complementar_0552025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_resolucao_0012025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_decreto_legislativo_012025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_012025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_022025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_001_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_002_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_003_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_0042025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_0052024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_0062025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_0072025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/240/indicacao_0082025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao_0092025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/242/indicacao_0102025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_0112025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_0122025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_0132025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_0142025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao_0152025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_0162025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_0172025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_0182025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_0192025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_020_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_0212025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_022_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_0232025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/268/indicacao_0242025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_0252025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/270/mocao_de_apoio_012025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/301/proposta_de_emenda_a_lei_organica_municipal_012025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/244/projeto_de_lei_substitutivo_3662025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/305/3..._projeto_de_lei_no_389___2025_-_ppa_2026-2029_em_andamento_-_alterado_pela_lei_383-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/306/4..._projeto_de_lei_no_390___2025_-_lei_orcamentaria_anual_-_loa_2026_-_alterado_pela_lei_383-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_3632025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_3642025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/230/projeto_de_lei_3652025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_3662025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_3672025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/246/projeto_de_lei_3682025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_3692025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_3702025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_3712025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_3722025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/261/projeto_de_lei_3732025_ldo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_n_374_2025_-_abre_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/266/projeto_de_lei_3752025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_3762025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_3772025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_3782025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_3792025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_3802025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_3812025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_3822025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_lei_3832025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_3842025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_3852025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_3862025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_lei_3872025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_lei_3882025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_lei_3892025_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_3902025_loa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_lei_3912025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_lei_3922025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_lei_n_393_2025_-_abre_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/292/projeto_de_lei_3942025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_3952025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_3962025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/295/projeto_de_lei_3972025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/296/projeto_de_lei_3992025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_4002025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_4012025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_4022025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/299/projeto_de_lei_4032025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_lei_4042025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_4052025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_4062025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/307/projeto_de_lei_4072025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_lei_4082025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/235/projeto_de_lei_complementar_0532025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_complementar_0542025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lei_complementar_0552025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_resolucao_0012025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_decreto_legislativo_012025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_012025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_022025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_001_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_002_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_003_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_0042025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_0052024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_0062025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_0072025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/240/indicacao_0082025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao_0092025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/242/indicacao_0102025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_0112025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_0122025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_0132025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_0142025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao_0152025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_0162025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_0172025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_0182025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_0192025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_020_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_0212025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_022_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_0232025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/268/indicacao_0242025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_0252025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/270/mocao_de_apoio_012025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/301/proposta_de_emenda_a_lei_organica_municipal_012025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/244/projeto_de_lei_substitutivo_3662025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/305/3..._projeto_de_lei_no_389___2025_-_ppa_2026-2029_em_andamento_-_alterado_pela_lei_383-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2025/306/4..._projeto_de_lei_no_390___2025_-_lei_orcamentaria_anual_-_loa_2026_-_alterado_pela_lei_383-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="170.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="167" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="166.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>