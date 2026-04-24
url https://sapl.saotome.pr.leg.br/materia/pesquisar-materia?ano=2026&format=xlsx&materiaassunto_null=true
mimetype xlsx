--- v0 (2026-03-07)
+++ v1 (2026-04-24)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="138">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -193,99 +193,282 @@
     <t>322</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/322/projeto_de_lei_4222026.pdf</t>
   </si>
   <si>
     <t>Concede Permissão de Uso de imóvel municipal de área de propriedade do Municipio de São Tomé a empresa CARVAO TIO JOAO LTDA — CNPJ n°_x000D_
 30.054.372/0001-61, e dá outras providências.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/323/projeto_de_lei_4232026.pdf</t>
   </si>
   <si>
     <t>Concede Permissão de Uso de imóvel municipal de área de propriedade do Município de São Tomé a empresa CHURRASQUEIRA CIANORTE EPP — CNPJ nº 14.395.481/0001-96, e dá outras providências.</t>
   </si>
   <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/325/projeto_de_lei_4252026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a extinção e transformação de empregos públicos previstos na Lei Municipal nº 022/2014 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/327/projeto_de_lei_4262026.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta o tratamento diferenciado e simplificado para microempresas, empresas de pequeno porte e microempreendedores individuais nas licitações e contratações publicas do Município de São Tomé, nos termos da Lei Complementar Federal nº 123/2006 e da Lei Federal n° 14.133/2021, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/328/projeto_de_lei_4272026.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública a Instância de Governança Regional Cinturão Verde e dá outras providências.</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/331/projeto_de_lei_4282026.pdf</t>
+  </si>
+  <si>
+    <t>Promove alterações na Lei Municipal nº 272/2022, para adequar o órgão gestor do Sistema Municipal de Cultura.</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/330/projeto_de_lei_4292026.pdf</t>
+  </si>
+  <si>
+    <t>Concede permissão de uso de imóvel municipal de área de propriedade do Município de São Tomé à empresa JOSE PAULO FERREIRA 06648841990 - CNPJ nº 44.058.569/0001-83, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/333/projeto_de_lei_4302026.pdf</t>
+  </si>
+  <si>
+    <t>Promove adequação orçamentária no âmbito do Município de São Tomé, Estado do Paraná, e autoriza a abertura de crédito adicional especial no orçamento em vigor, inclui ações no PPA Lei n 391/2025, inclui metas na LDO Lei nº 363/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/335/projeto_de_lei_4312026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o parágrafo único do art. 5º da Lei Municipal nº 181/2019, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/336/projeto_de_lei_4322026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 194/2019, para dispor sobre o valor da gratificação especial devida aos motoristas lotados na Secretaria Municipal de Saúde, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/338/projeto_de_lei_4332026_-_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2027, e dá outras providências.</t>
+  </si>
+  <si>
     <t>318</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/318/projeto_de_lei_complementar_0562026.pdf</t>
   </si>
   <si>
     <t>Dispõe a revisão geral anual, a título de reposição inflacionária, prevista no art. 37, inciso X da Constituição Federal, pela aplicação de 4,44%, correspondente a recomposição da inflação medida pelo índice Nacional de preços ao consumidor amplo (IPCA), e dá outras providências.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/324/projeto_de_lei_complementar_0572026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n°. 104/2016, Estrutura Administrativa do Municipio de São Tomé, cria o cargo de Procurador-Geral do Município, fixa sua carga horária em 20 horas semanais, extingue o cargo de Assessor Executivo do Gabinete e da outras providências.</t>
   </si>
   <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/337/projeto_de_lei_complementar_0592026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a ampliação do perímetro urbano da sede do Município de São Tomé, com a inclusão de área destinada à implantação de Parque Industrial, e altera a Lei Complementar nº 1, de 03 de abril de 2007.</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/326/projeto_de_resolucao_0012026.pdf</t>
+  </si>
+  <si>
+    <t>Concede revisão geral anual à remuneração dos servidores do Poder Legislativo Municipal e dá outras providências.</t>
+  </si>
+  <si>
     <t>316</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Allan Marinho</t>
   </si>
   <si>
     <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/316/indicacao_012026.pdf</t>
   </si>
   <si>
     <t>Indica que encaminhe a esta Casa de Leis um projeto de lei visando instituir e conceder aos servidores e empregados públicos municipais o direito a um  dia de folga remunerada na data de seu aniversário natalício.</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Silvana de Fatima Cossi Hernandes</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/334/indicacao_022026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que requer a instalação de equipamentos destinados ao alongamento e fortalecimento muscular nas pistas de caminhada de nosso Município.</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>SUB</t>
+  </si>
+  <si>
+    <t>Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/329/projeto_de_lei_4222026..pdf</t>
+  </si>
+  <si>
+    <t>Concede permissão de uso de imóvel monucipal de área de propriedade do Município de São Tomé à empresa CARVÃO TIO JOÃO LTDA - CNPJ nº 30.054.372/0001-61, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/332/substitutivo_do_projeto_de_lei_4292026.pdf</t>
+  </si>
+  <si>
+    <t>Concede permissão de uso de imóvel de área de propriedade do Município de São Tomé à empresa JOSE PAULO FERREIRA 06648841990 - CNPJ nº 44.058.569/0001-83, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -589,69 +772,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/310/projeto_de_lei_4092026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/311/projeto_de_lei_4102026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/312/projeto_de_lei_n_411___2026_-_abre_credito_adicional_especial_aquisicao_de_veiculo_pick-up_cabine_dupla_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/313/projeto_de_lei_4122026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/314/projeto_de_lei_4132026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/315/projeto_de_lei_4142026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/309/projeto_de_lei_4152026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/319/projeto_de_lei_4162026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/317/projeto_de_lei_4172026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/320/projeto_de_lei_4202026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/321/projeto_de_lei_4212026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/322/projeto_de_lei_4222026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/323/projeto_de_lei_4232026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/318/projeto_de_lei_complementar_0562026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/324/projeto_de_lei_complementar_0572026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/316/indicacao_012026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/310/projeto_de_lei_4092026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/311/projeto_de_lei_4102026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/312/projeto_de_lei_n_411___2026_-_abre_credito_adicional_especial_aquisicao_de_veiculo_pick-up_cabine_dupla_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/313/projeto_de_lei_4122026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/314/projeto_de_lei_4132026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/315/projeto_de_lei_4142026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/309/projeto_de_lei_4152026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/319/projeto_de_lei_4162026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/317/projeto_de_lei_4172026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/320/projeto_de_lei_4202026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/321/projeto_de_lei_4212026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/322/projeto_de_lei_4222026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/323/projeto_de_lei_4232026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/325/projeto_de_lei_4252026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/327/projeto_de_lei_4262026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/328/projeto_de_lei_4272026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/331/projeto_de_lei_4282026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/330/projeto_de_lei_4292026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/333/projeto_de_lei_4302026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/335/projeto_de_lei_4312026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/336/projeto_de_lei_4322026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/338/projeto_de_lei_4332026_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/318/projeto_de_lei_complementar_0562026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/324/projeto_de_lei_complementar_0572026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/337/projeto_de_lei_complementar_0592026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/326/projeto_de_resolucao_0012026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/316/indicacao_012026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/334/indicacao_022026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/329/projeto_de_lei_4222026..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/332/substitutivo_do_projeto_de_lei_4292026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H17"/>
+  <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="24.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="31.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="174" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="249.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -985,135 +1168,513 @@
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H14" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>61</v>
       </c>
       <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="E15" t="s">
+      <c r="H15" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>65</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="H16" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>69</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="H17" t="s">
         <v>71</v>
       </c>
-      <c r="D17" t="s">
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
         <v>72</v>
       </c>
-      <c r="E17" t="s">
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>73</v>
       </c>
-      <c r="F17" t="s">
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="G17" s="1" t="s">
+      <c r="H18" t="s">
         <v>75</v>
       </c>
-      <c r="H17" t="s">
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
         <v>76</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>77</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H19" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>81</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H20" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>85</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H21" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>89</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H22" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>93</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H23" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>97</v>
+      </c>
+      <c r="D24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H24" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>103</v>
+      </c>
+      <c r="D25" t="s">
+        <v>98</v>
+      </c>
+      <c r="E25" t="s">
+        <v>99</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H25" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>107</v>
+      </c>
+      <c r="D26" t="s">
+        <v>98</v>
+      </c>
+      <c r="E26" t="s">
+        <v>99</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>111</v>
+      </c>
+      <c r="D27" t="s">
+        <v>112</v>
+      </c>
+      <c r="E27" t="s">
+        <v>113</v>
+      </c>
+      <c r="F27" t="s">
+        <v>114</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H27" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D28" t="s">
+        <v>118</v>
+      </c>
+      <c r="E28" t="s">
+        <v>119</v>
+      </c>
+      <c r="F28" t="s">
+        <v>120</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H28" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>124</v>
+      </c>
+      <c r="D29" t="s">
+        <v>118</v>
+      </c>
+      <c r="E29" t="s">
+        <v>119</v>
+      </c>
+      <c r="F29" t="s">
+        <v>125</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H29" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>129</v>
+      </c>
+      <c r="D30" t="s">
+        <v>130</v>
+      </c>
+      <c r="E30" t="s">
+        <v>131</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H30" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" t="s">
+        <v>130</v>
+      </c>
+      <c r="E31" t="s">
+        <v>131</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H31" t="s">
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>