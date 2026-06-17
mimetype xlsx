--- v1 (2026-04-24)
+++ v2 (2026-06-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="328" uniqueCount="184">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -301,144 +301,282 @@
   <si>
     <t>336</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/336/projeto_de_lei_4322026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 194/2019, para dispor sobre o valor da gratificação especial devida aos motoristas lotados na Secretaria Municipal de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/338/projeto_de_lei_4332026_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2027, e dá outras providências.</t>
   </si>
   <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/340/projeto_de_lei_4342026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para o uso de patinetes elétricas no Município de São Tomé e dá outras providências.</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/345/projeto_de_lei_4352026.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica a redação do Contrato de Consórcio Público e do Estatuto Social do Consórcio Intermunicipal de Saneamento do Paraná (CISPAR) e autoriza o ingresso do Município de São Tomé no referido Consórcio.</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/346/projeto_de_lei_4362026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da carga horária dos cargos de Psicólogo e Fisioterapeuta constantes do Anexo I da Lei Municipal nº 39, de 31 de março de 2015, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/347/projeto_de_lei_4372026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de proteção e Defesa Civil, cria o Conselho Municipal de Proteção e Defesa Civil, cria o Fundo Municipal de Proteção e Defesa Civil - FUMPDEC, e dá outras providências.</t>
+  </si>
+  <si>
     <t>318</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/318/projeto_de_lei_complementar_0562026.pdf</t>
   </si>
   <si>
     <t>Dispõe a revisão geral anual, a título de reposição inflacionária, prevista no art. 37, inciso X da Constituição Federal, pela aplicação de 4,44%, correspondente a recomposição da inflação medida pelo índice Nacional de preços ao consumidor amplo (IPCA), e dá outras providências.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/324/projeto_de_lei_complementar_0572026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n°. 104/2016, Estrutura Administrativa do Municipio de São Tomé, cria o cargo de Procurador-Geral do Município, fixa sua carga horária em 20 horas semanais, extingue o cargo de Assessor Executivo do Gabinete e da outras providências.</t>
   </si>
   <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/339/projeto_de_lei_complementar_0582026.pdf</t>
+  </si>
+  <si>
+    <t>Retifica a redação da Lei Complementar nº 055/2025, para corrigir a nomenclatura do ato de incorporação ao perímetro urbano, a identificação do imóvel e a denominação da área.</t>
+  </si>
+  <si>
     <t>337</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/337/projeto_de_lei_complementar_0592026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do perímetro urbano da sede do Município de São Tomé, com a inclusão de área destinada à implantação de Parque Industrial, e altera a Lei Complementar nº 1, de 03 de abril de 2007.</t>
   </si>
   <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/344/projeto_de_lei_complementar_0602026.pdf</t>
+  </si>
+  <si>
+    <t>Promove alterações na Lei Complementar 013/2018 e dá outras providências.</t>
+  </si>
+  <si>
     <t>326</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/326/projeto_de_resolucao_0012026.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual à remuneração dos servidores do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>CJLRFO - Comissão de Justiça, Legislação Redação Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/348/projeto_de_decreto_legislativo_0012026.pdf</t>
+  </si>
+  <si>
+    <t>Aprova as contas do Poder Executivo Municipal, referente ao exercício financeiro 2024.</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>José Maria Mansotti</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/343/requerimento_012026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja informado através de ofício quantos imóveis públicos municipais encontram-se atualmente alienados a terceiros, a qualquer título (doação, cessão, permissão de uso, concessão, entre outos), especificando-os individualmente. Requer também que seja informado o setor, departamento ou profissional responsável pela fiscalização. Se todos os beneficiários encontram-se em regular cumprimento das obrigações legais e contratuais. Qual a periodicidade das fiscalizações e se já foram identificados descumprimento das obrigações. Se houve algum descumprimento se houve notificação dos responsáveis. Se houve revogação, anulação ou retomada de imóveis anteriormente alienados e se há registro de imóveis públicos doados que, posteriomente, foram alienados (vendidos ou transferidos) a terceiros pelos beneficiários.</t>
+  </si>
+  <si>
     <t>316</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Allan Marinho</t>
   </si>
   <si>
     <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/316/indicacao_012026.pdf</t>
   </si>
   <si>
     <t>Indica que encaminhe a esta Casa de Leis um projeto de lei visando instituir e conceder aos servidores e empregados públicos municipais o direito a um  dia de folga remunerada na data de seu aniversário natalício.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Silvana de Fatima Cossi Hernandes</t>
   </si>
   <si>
     <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/334/indicacao_022026.pdf</t>
   </si>
   <si>
     <t>Indica que requer a instalação de equipamentos destinados ao alongamento e fortalecimento muscular nas pistas de caminhada de nosso Município.</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/342/indicacao_032026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que realize estudos voltados à melhoria da trafegabilidade e da segurança no trânsito da Avenida José Madureira, bem como providências quanto a sua respectiva sinalização.</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>MOÇÃO</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Mesa Diretora, José Maria Mansotti</t>
+  </si>
+  <si>
+    <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/341/mocao_012026.pdf</t>
+  </si>
+  <si>
+    <t>Manifesta a Contrariedade desta Casa Legislativa à indicação do Sr. Jorge Rodrigo Araújo Messias ao cargo de Ministro do Supremo Tribunal Federal, em razão de seu reiterado posicionamento favorável à prática da assistolia fetal em gestações avançadas, o que configura grave violação ao direito à vida, aos princípios basilares da bioética e aos tratados internacionais de direitos humanos.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
     <t>http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/329/projeto_de_lei_4222026..pdf</t>
   </si>
   <si>
     <t>Concede permissão de uso de imóvel monucipal de área de propriedade do Município de São Tomé à empresa CARVÃO TIO JOÃO LTDA - CNPJ nº 30.054.372/0001-61, e dá outras providências.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>5</t>
   </si>
@@ -772,67 +910,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/310/projeto_de_lei_4092026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/311/projeto_de_lei_4102026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/312/projeto_de_lei_n_411___2026_-_abre_credito_adicional_especial_aquisicao_de_veiculo_pick-up_cabine_dupla_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/313/projeto_de_lei_4122026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/314/projeto_de_lei_4132026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/315/projeto_de_lei_4142026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/309/projeto_de_lei_4152026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/319/projeto_de_lei_4162026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/317/projeto_de_lei_4172026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/320/projeto_de_lei_4202026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/321/projeto_de_lei_4212026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/322/projeto_de_lei_4222026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/323/projeto_de_lei_4232026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/325/projeto_de_lei_4252026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/327/projeto_de_lei_4262026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/328/projeto_de_lei_4272026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/331/projeto_de_lei_4282026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/330/projeto_de_lei_4292026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/333/projeto_de_lei_4302026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/335/projeto_de_lei_4312026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/336/projeto_de_lei_4322026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/338/projeto_de_lei_4332026_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/318/projeto_de_lei_complementar_0562026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/324/projeto_de_lei_complementar_0572026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/337/projeto_de_lei_complementar_0592026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/326/projeto_de_resolucao_0012026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/316/indicacao_012026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/334/indicacao_022026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/329/projeto_de_lei_4222026..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/332/substitutivo_do_projeto_de_lei_4292026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/310/projeto_de_lei_4092026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/311/projeto_de_lei_4102026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/312/projeto_de_lei_n_411___2026_-_abre_credito_adicional_especial_aquisicao_de_veiculo_pick-up_cabine_dupla_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/313/projeto_de_lei_4122026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/314/projeto_de_lei_4132026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/315/projeto_de_lei_4142026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/309/projeto_de_lei_4152026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/319/projeto_de_lei_4162026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/317/projeto_de_lei_4172026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/320/projeto_de_lei_4202026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/321/projeto_de_lei_4212026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/322/projeto_de_lei_4222026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/323/projeto_de_lei_4232026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/325/projeto_de_lei_4252026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/327/projeto_de_lei_4262026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/328/projeto_de_lei_4272026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/331/projeto_de_lei_4282026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/330/projeto_de_lei_4292026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/333/projeto_de_lei_4302026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/335/projeto_de_lei_4312026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/336/projeto_de_lei_4322026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/338/projeto_de_lei_4332026_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/340/projeto_de_lei_4342026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/345/projeto_de_lei_4352026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/346/projeto_de_lei_4362026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/347/projeto_de_lei_4372026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/318/projeto_de_lei_complementar_0562026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/324/projeto_de_lei_complementar_0572026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/339/projeto_de_lei_complementar_0582026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/337/projeto_de_lei_complementar_0592026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/344/projeto_de_lei_complementar_0602026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/326/projeto_de_resolucao_0012026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/348/projeto_de_decreto_legislativo_0012026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/343/requerimento_012026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/316/indicacao_012026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/334/indicacao_022026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/342/indicacao_032026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/341/mocao_012026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/329/projeto_de_lei_4222026..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saotome.pr.leg.br/media/sapl/public/materialegislativa/2026/332/substitutivo_do_projeto_de_lei_4292026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H31"/>
+  <dimension ref="A1:H41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="31.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="65.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="174" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1402,279 +1540,549 @@
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H23" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>96</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>97</v>
       </c>
       <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="E24" t="s">
+      <c r="H24" t="s">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>101</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="H25" t="s">
         <v>103</v>
-      </c>
-[...13 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>105</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="H26" t="s">
         <v>107</v>
-      </c>
-[...13 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>108</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>109</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="H27" t="s">
         <v>111</v>
-      </c>
-[...13 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>112</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>113</v>
+      </c>
+      <c r="D28" t="s">
+        <v>114</v>
+      </c>
+      <c r="E28" t="s">
+        <v>115</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H28" t="s">
         <v>117</v>
-      </c>
-[...19 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="D29" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="E29" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="F29" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="H29" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="D30" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="E30" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="H30" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>126</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D31" t="s">
+        <v>114</v>
+      </c>
+      <c r="E31" t="s">
+        <v>115</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H31" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>131</v>
+      </c>
+      <c r="D32" t="s">
+        <v>114</v>
+      </c>
+      <c r="E32" t="s">
+        <v>115</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H32" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
         <v>134</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>135</v>
       </c>
-      <c r="D31" t="s">
-[...8 lines deleted...]
-      <c r="G31" s="1" t="s">
+      <c r="D33" t="s">
         <v>136</v>
       </c>
-      <c r="H31" t="s">
+      <c r="E33" t="s">
         <v>137</v>
+      </c>
+      <c r="F33" t="s">
+        <v>138</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H33" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>141</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>135</v>
+      </c>
+      <c r="D34" t="s">
+        <v>142</v>
+      </c>
+      <c r="E34" t="s">
+        <v>143</v>
+      </c>
+      <c r="F34" t="s">
+        <v>144</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H34" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>135</v>
+      </c>
+      <c r="D35" t="s">
+        <v>148</v>
+      </c>
+      <c r="E35" t="s">
+        <v>149</v>
+      </c>
+      <c r="F35" t="s">
+        <v>150</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H35" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>153</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>135</v>
+      </c>
+      <c r="D36" t="s">
+        <v>154</v>
+      </c>
+      <c r="E36" t="s">
+        <v>155</v>
+      </c>
+      <c r="F36" t="s">
+        <v>156</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H36" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>159</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>160</v>
+      </c>
+      <c r="D37" t="s">
+        <v>154</v>
+      </c>
+      <c r="E37" t="s">
+        <v>155</v>
+      </c>
+      <c r="F37" t="s">
+        <v>161</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H37" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>164</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>165</v>
+      </c>
+      <c r="D38" t="s">
+        <v>154</v>
+      </c>
+      <c r="E38" t="s">
+        <v>155</v>
+      </c>
+      <c r="F38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H38" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>168</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>135</v>
+      </c>
+      <c r="D39" t="s">
+        <v>169</v>
+      </c>
+      <c r="E39" t="s">
+        <v>170</v>
+      </c>
+      <c r="F39" t="s">
+        <v>171</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H39" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>174</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>175</v>
+      </c>
+      <c r="D40" t="s">
+        <v>176</v>
+      </c>
+      <c r="E40" t="s">
+        <v>177</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H40" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>180</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>181</v>
+      </c>
+      <c r="D41" t="s">
+        <v>176</v>
+      </c>
+      <c r="E41" t="s">
+        <v>177</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H41" t="s">
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>