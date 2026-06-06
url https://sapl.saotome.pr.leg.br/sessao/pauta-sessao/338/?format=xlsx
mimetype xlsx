--- v0 (2026-03-06)
+++ v1 (2026-06-06)
@@ -10,89 +10,137 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="29">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei nº 415 de 2026</t>
   </si>
   <si>
     <t>João Paulo Travassos Raddi - Prefeito</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de ressarcimento ao erário por danos causados ao Patrimônio Público Municipal, inclusive multas de trânsito decorrentes da condução de veículos oficiais, no âmbito do município de São Tomé, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>Proposição aprovada em 1º turno</t>
   </si>
   <si>
     <t>Projeto de Lei nº 417 de 2026</t>
   </si>
   <si>
     <t>Autoriza o município de São Tomé a adquirir imóveis pertencente ao Fundo de Previdência dos Servidores Públicos do Município de São Tomé - FUNPREST, mediante pagamento parcelado, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 416 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Constituição do Déficit Técnico Atuarial para obtenção do equilíbrio financeiro e atuarial do Fundo de Previdência Social dos Servidores Públicos do Município de São Tomé - Funprest e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Proposição apresentada em Plenário</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar nº 56 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe a revisão geral anual, a título de reposição inflacionária, prevista no art. 37, inciso X da Constituição Federal, pela aplicação de 4,44%, correspondente a recomposição da inflação medida pelo índice Nacional de preços ao consumidor amplo (IPCA), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 421 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição do Programa de Regularização de débitos do prorural, no Município de São Tomé/PR, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - Mesa Diretora</t>
+  </si>
+  <si>
+    <t>Concede revisão geral anual à remuneração dos servidores do Poder Legislativo Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar nº 57 de 2026</t>
+  </si>
+  <si>
+    <t>Altera a Lei n°. 104/2016, Estrutura Administrativa do Municipio de São Tomé, cria o cargo de Procurador-Geral do Município, fixa sua carga horária em 20 horas semanais, extingue o cargo de Assessor Executivo do Gabinete e da outras providências.</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 425 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a extinção e transformação de empregos públicos previstos na Lei Municipal nº 022/2014 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -384,62 +432,62 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F3"/>
+  <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="26.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="39.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="33.7109375" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="239.42578125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="30.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="249.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="33.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>309</v>
@@ -456,50 +504,170 @@
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>317</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4">
+        <v>319</v>
+      </c>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5">
+        <v>318</v>
+      </c>
+      <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6">
+        <v>321</v>
+      </c>
+      <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7">
+        <v>326</v>
+      </c>
+      <c r="B7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
+        <v>324</v>
+      </c>
+      <c r="B8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>325</v>
+      </c>
+      <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>